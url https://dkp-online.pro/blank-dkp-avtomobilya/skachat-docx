--- v0 (2026-05-13)
+++ v1 (2026-06-27)
@@ -1,46 +1,50 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
+  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
+  <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
+  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header4.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
+  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
-  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
-  <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
-[...3 lines deleted...]
-  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
-
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14" xml:space="preserve">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="10"/>
         <w:rPr>
           <w:sz w:val="5"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:tabs>
           <w:tab w:pos="8769" w:val="left" w:leader="none"/>
         </w:tabs>
         <w:spacing w:line="20" w:lineRule="exact"/>
         <w:ind w:left="4478" w:right="0" w:firstLine="0"/>
         <w:rPr>
           <w:sz w:val="2"/>
         </w:rPr>
       </w:pPr>
@@ -4597,54 +4601,57 @@
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t>реквизиты</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="40"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t>Сторон</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:sectPr>
           <w:footerReference w:type="default" r:id="rId5"/>
+          <w:headerReference w:type="first" r:id="rId7"/>
+          <w:headerReference w:type="default" r:id="rId8"/>
           <w:type w:val="continuous"/>
           <w:pgSz w:w="11900" w:h="16840"/>
           <w:pgMar w:header="0" w:footer="258" w:top="740" w:bottom="440" w:left="425" w:right="425"/>
           <w:pgNumType w:start="1"/>
+          <w:titlePg/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t>Продавец</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:tabs>
           <w:tab w:pos="2556" w:val="left" w:leader="none"/>
           <w:tab w:pos="4978" w:val="left" w:leader="none"/>
         </w:tabs>
         <w:spacing w:line="283" w:lineRule="exact" w:before="173"/>
         <w:ind w:left="130" w:right="0" w:firstLine="0"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="25"/>
@@ -5032,57 +5039,60 @@
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
           <w:sz w:val="12"/>
         </w:rPr>
         <w:t>подпись</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="12"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
           <w:sz w:val="12"/>
         </w:rPr>
         <w:t>Расшифровка</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
+      <w:headerReference w:type="first" r:id="rId9"/>
+      <w:headerReference w:type="default" r:id="rId10"/>
       <w:type w:val="continuous"/>
       <w:pgSz w:w="11900" w:h="16840"/>
       <w:pgMar w:header="0" w:footer="258" w:top="740" w:bottom="440" w:left="425" w:right="425"/>
       <w:cols w:num="2" w:equalWidth="0">
         <w:col w:w="5023" w:space="908"/>
         <w:col w:w="5119"/>
       </w:cols>
+      <w:titlePg/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:altName w:val="Times New Roman"/>
     <w:charset w:val="1"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14" xml:space="preserve">
   <w:p>
     <w:pPr>
       <w:pStyle w:val="BodyText"/>
       <w:spacing w:line="14" w:lineRule="auto"/>
       <w:rPr>
         <w:sz w:val="20"/>
       </w:rPr>
@@ -5167,50 +5177,166 @@
                       <w:spacing w:line="175" w:lineRule="exact" w:before="0"/>
                       <w:ind w:left="20" w:right="0" w:firstLine="0"/>
                       <w:jc w:val="left"/>
                       <w:rPr>
                         <w:sz w:val="16"/>
                       </w:rPr>
                     </w:pPr>
                     <w:r>
                       <w:rPr>
                         <w:spacing w:val="-5"/>
                         <w:sz w:val="16"/>
                       </w:rPr>
                       <w:t>1/1</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="none"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:ftr>
+</file>
+
+<file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mo="http://schemas.microsoft.com/office/mac/office/2008/main" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+  <w:p>
+    <w:pPr>
+      <w:pStyle w:val="Header"/>
+      <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:r>
+      <w:drawing>
+        <wp:inline xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+          <wp:extent cx="1584000" cy="389035"/>
+          <wp:docPr id="1" name="Picture 1"/>
+          <wp:cNvGraphicFramePr>
+            <a:graphicFrameLocks noChangeAspect="1"/>
+          </wp:cNvGraphicFramePr>
+          <a:graphic>
+            <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+              <pic:pic>
+                <pic:nvPicPr>
+                  <pic:cNvPr id="0" name="logo.png"/>
+                  <pic:cNvPicPr/>
+                </pic:nvPicPr>
+                <pic:blipFill>
+                  <a:blip r:embed="rId1"/>
+                  <a:stretch>
+                    <a:fillRect/>
+                  </a:stretch>
+                </pic:blipFill>
+                <pic:spPr>
+                  <a:xfrm>
+                    <a:off x="0" y="0"/>
+                    <a:ext cx="1584000" cy="389035"/>
+                  </a:xfrm>
+                  <a:prstGeom prst="rect"/>
+                </pic:spPr>
+              </pic:pic>
+            </a:graphicData>
+          </a:graphic>
+        </wp:inline>
+      </w:drawing>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mo="http://schemas.microsoft.com/office/mac/office/2008/main" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+  <w:p>
+    <w:pPr>
+      <w:pStyle w:val="Header"/>
+      <w:spacing w:before="0" w:after="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mo="http://schemas.microsoft.com/office/mac/office/2008/main" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+  <w:p>
+    <w:pPr>
+      <w:pStyle w:val="Header"/>
+      <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:r>
+      <w:drawing>
+        <wp:inline xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+          <wp:extent cx="1584000" cy="389035"/>
+          <wp:docPr id="1" name="Picture 1"/>
+          <wp:cNvGraphicFramePr>
+            <a:graphicFrameLocks noChangeAspect="1"/>
+          </wp:cNvGraphicFramePr>
+          <a:graphic>
+            <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+              <pic:pic>
+                <pic:nvPicPr>
+                  <pic:cNvPr id="0" name="logo.png"/>
+                  <pic:cNvPicPr/>
+                </pic:nvPicPr>
+                <pic:blipFill>
+                  <a:blip r:embed="rId1"/>
+                  <a:stretch>
+                    <a:fillRect/>
+                  </a:stretch>
+                </pic:blipFill>
+                <pic:spPr>
+                  <a:xfrm>
+                    <a:off x="0" y="0"/>
+                    <a:ext cx="1584000" cy="389035"/>
+                  </a:xfrm>
+                  <a:prstGeom prst="rect"/>
+                </pic:spPr>
+              </pic:pic>
+            </a:graphicData>
+          </a:graphic>
+        </wp:inline>
+      </w:drawing>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header4.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mo="http://schemas.microsoft.com/office/mac/office/2008/main" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+  <w:p>
+    <w:pPr>
+      <w:pStyle w:val="Header"/>
+      <w:spacing w:before="0" w:after="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="2">
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="3"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="430" w:hanging="301"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="ru-RU" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2."/>
       <w:lvlJc w:val="left"/>
@@ -5754,53 +5880,60 @@
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
     <w:pPr>
       <w:spacing w:before="134"/>
       <w:ind w:left="428" w:hanging="220"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
       <w:lang w:val="ru-RU" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
   <w:style w:styleId="TableParagraph" w:type="paragraph">
     <w:name w:val="Table Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
     <w:pPr/>
     <w:rPr>
       <w:lang w:val="ru-RU" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header4.xml"/></Relationships>
+</file>
 
+<file path=word/_rels/header1.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
+</file>
+
+<file path=word/_rels/header3.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>